--- v0 (2025-11-04)
+++ v1 (2026-04-16)
@@ -12,814 +12,914 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Sequência</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Unidade/Objeto</t>
   </si>
   <si>
     <t>Fornecedor/CNPJ</t>
   </si>
   <si>
     <t>Data Assinatura/Valor</t>
   </si>
   <si>
     <t>Vigência</t>
+  </si>
+  <si>
+    <t>001/2026</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+Contratação de empresa especializada para prestaçã...</t>
+  </si>
+  <si>
+    <t>GETCOM LTDA
+05702977000174</t>
+  </si>
+  <si>
+    <t>09/03/2026
+6.550,53</t>
+  </si>
+  <si>
+    <t>09/03/2026 a 09/03/2027</t>
+  </si>
+  <si>
+    <t>020/2025</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+Contratação de empresa especializada para aquisiçã...</t>
+  </si>
+  <si>
+    <t>AUGUSTOS VARIEDADES COMERCIO LTDA
+54.053.802/0001-99</t>
+  </si>
+  <si>
+    <t>22/12/2025
+20.397,40</t>
+  </si>
+  <si>
+    <t>22/12/2025 a 22/03/2026</t>
+  </si>
+  <si>
+    <t>019/2025</t>
+  </si>
+  <si>
+    <t>03/11/2025
+27.400,00</t>
+  </si>
+  <si>
+    <t>03/11/2025 a 31/12/2025</t>
+  </si>
+  <si>
+    <t>018/2025</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+Contratação de empresa especializada para implanta...</t>
+  </si>
+  <si>
+    <t>DIGITAL COMERCIAL E SERVIÇOS DE INFORMATICA LTDA
+13.218.878/0001-40</t>
+  </si>
+  <si>
+    <t>18/06/2025
+16.200,00</t>
+  </si>
+  <si>
+    <t>18/06/2025 a 31/12/2025</t>
+  </si>
+  <si>
+    <t>017/2025</t>
+  </si>
+  <si>
+    <t>LUCIMAR BARROS DE MORAIS - MEI
+59.497.850/0001-90</t>
+  </si>
+  <si>
+    <t>18/06/2025
+24.000,00</t>
+  </si>
+  <si>
+    <t>016/2025</t>
+  </si>
+  <si>
+    <t>V N REFRIGERACAO E SERVICOS LTDA
+59.038.814/0001-68</t>
+  </si>
+  <si>
+    <t>12/05/2025
+55.800,00</t>
+  </si>
+  <si>
+    <t>12/05/2025 a 12/05/2026</t>
+  </si>
+  <si>
+    <t>015/2025</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+Contratação de empresa na prestação de serviços co...</t>
+  </si>
+  <si>
+    <t>M P DOS SANTOS CONSULTORIA LTDA
+28.518.771/0001-94</t>
+  </si>
+  <si>
+    <t>18/06/2025
+36.000,00</t>
+  </si>
+  <si>
+    <t>014/2025</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+AQUISIÇÃO DE MATERIAL DE EXPEDIENTE PARA ATENDER D...</t>
+  </si>
+  <si>
+    <t>WELSON BARBOSA DA SILVA
+27.549.861/0001-80</t>
+  </si>
+  <si>
+    <t>06/05/2025
+61.358,43</t>
+  </si>
+  <si>
+    <t>06/05/2025 a 06/05/2026</t>
+  </si>
+  <si>
+    <t>013/2025</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE MATE...</t>
+  </si>
+  <si>
+    <t>G SANTOS BARROS
+26.620.289/0001-35</t>
+  </si>
+  <si>
+    <t>09/04/2025
+58.626,69</t>
+  </si>
+  <si>
+    <t>09/04/2025 a 09/04/2026</t>
+  </si>
+  <si>
+    <t>012/2025</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+Registro de Preço para futura contratação de empre...</t>
+  </si>
+  <si>
+    <t>PORTO VEICULOS LTDA
+48.367.989/0001-00</t>
+  </si>
+  <si>
+    <t>09/04/2025
+157.800,00</t>
+  </si>
+  <si>
+    <t>011/2025</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+Registro de preços para eventual e futura contrata...</t>
+  </si>
+  <si>
+    <t>J M COMBUSTIVEIS LTDA
+24.692.842/0001-10</t>
+  </si>
+  <si>
+    <t>09/04/2025
+1.887.300,00</t>
+  </si>
+  <si>
+    <t>010/2025</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+1.1. Contratação de empresa especializada na prest...</t>
+  </si>
+  <si>
+    <t>M M SERVIÇOS E ALIMENTOS LTDA
+41.805.720/0001-01</t>
+  </si>
+  <si>
+    <t>04/04/2025
+60.000,00</t>
+  </si>
+  <si>
+    <t>04/04/2025 a 04/04/2026</t>
+  </si>
+  <si>
+    <t>009/2025</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE GÊNE...</t>
+  </si>
+  <si>
+    <t>04/04/2025
+58.320,55</t>
+  </si>
+  <si>
+    <t>008/2025</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+CONTRATAÇÃO DE PESSOA JURÍDICA PARA PRESTAÇÃO DE S...</t>
+  </si>
+  <si>
+    <t>DAVID ISMAEL COELHO NETTO ME
+21.612.736/0001-90</t>
+  </si>
+  <si>
+    <t>21/02/2025
+158.400,00</t>
+  </si>
+  <si>
+    <t>21/02/2025 a 21/02/2026</t>
+  </si>
+  <si>
+    <t>007/2025</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO...</t>
+  </si>
+  <si>
+    <t>NP TECNOLOGIA E GESTAO DE DADOS LTDA
+07.797.967/0001-95</t>
+  </si>
+  <si>
+    <t>19/02/2025
+4.525,00</t>
+  </si>
+  <si>
+    <t>19/02/2025 a 19/02/2026</t>
+  </si>
+  <si>
+    <t>006/2025</t>
+  </si>
+  <si>
+    <t>GEOVANE PLACIDO SILVA - GENIISYS INFORMATICA
+23.991.889/0001-11</t>
+  </si>
+  <si>
+    <t>19/01/2025
+61.820,00</t>
+  </si>
+  <si>
+    <t>19/01/2025 a 19/01/2026</t>
+  </si>
+  <si>
+    <t>005/2025</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+Contratação de empresa especializada no fornecimen...</t>
+  </si>
+  <si>
+    <t>FULVIO PEREIRA DE FRANCO MEI - SUPERBYTE INFORMATICA
+44.391.226/0001-36</t>
+  </si>
+  <si>
+    <t>27/01/2025
+6.215,00</t>
+  </si>
+  <si>
+    <t>27/01/2025 a 27/01/2025</t>
   </si>
   <si>
     <t>003/2025</t>
   </si>
   <si>
     <t>PROCURADORIA JURIDICA
 CONTRATAÇÃO DE PESSOA JURÍDICA PARA PRESTAÇÃO DE S...</t>
   </si>
   <si>
     <t>BENNO CALDAS SOCIEDADE INDIVIDUAL DE ADVOCACIA
 40.482.427/0001-98</t>
   </si>
   <si>
     <t>16/01/2025
 246.000,00</t>
   </si>
   <si>
     <t>16/01/2025 a 16/01/2026</t>
   </si>
   <si>
+    <t>002/2025</t>
+  </si>
+  <si>
+    <t>JÚPITER TELECOMUNICAÇÕES E INFORMÁTICA LTDA
+01.625.636/0001-91</t>
+  </si>
+  <si>
+    <t>01/01/2025
+2.098,80</t>
+  </si>
+  <si>
+    <t>01/01/2025 a 01/01/2026</t>
+  </si>
+  <si>
     <t>001/2025</t>
   </si>
   <si>
     <t>DIRETORA ADMINISTRATIVA
 CONTRATAÇÃO DE EMPRESA PARA EXECUÇÃO DE SERVIÇOS D...</t>
   </si>
   <si>
     <t>P. V. LABRE - ME
 37.240.017/0001-26</t>
   </si>
   <si>
     <t>08/01/2025
 249.600,00</t>
   </si>
   <si>
     <t>08/01/2025 a 08/01/2026</t>
   </si>
   <si>
-    <t>014/2025</t>
-[...177 lines deleted...]
-    <t>01/01/2025 a 01/01/2026</t>
+    <t>030/2023</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+Contratação de empresa especializada na prestação...</t>
+  </si>
+  <si>
+    <t>IURY GUSTAVO MENDONÇA DE SOUSA,
+603.283.013-61</t>
+  </si>
+  <si>
+    <t>25/09/2023
+17.000,00</t>
+  </si>
+  <si>
+    <t>027/2023</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+Contratação de empresa de engenharia para prestaçã...</t>
+  </si>
+  <si>
+    <t>A. PEREIRA NASCIMENTO FILHO
+16.793.035/0001-65</t>
+  </si>
+  <si>
+    <t>24/11/2023
+951.813,63</t>
+  </si>
+  <si>
+    <t>24/11/2023 a 24/05/2024</t>
+  </si>
+  <si>
+    <t>26/2023</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+contratação de empresa especializadas na presença...</t>
+  </si>
+  <si>
+    <t>M M DE FRANCA ACESSORIAS
+49.501.664/0001-52</t>
+  </si>
+  <si>
+    <t>18/09/2023
+5.000,00</t>
+  </si>
+  <si>
+    <t>18/09/2023 a 31/12/2023</t>
+  </si>
+  <si>
+    <t>25/2023</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+CONTRAÇÃO DE EMPRESA PARA FORNECIMENTO DE EQUIPAME...</t>
+  </si>
+  <si>
+    <t>L G COSTAS LTDA
+12.069.201/9000-12</t>
+  </si>
+  <si>
+    <t>19/09/2023
+8.900,00</t>
+  </si>
+  <si>
+    <t>19/09/2023 a 31/12/2023</t>
+  </si>
+  <si>
+    <t>23/2023</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+Contratação de empresa para Prestação de Serviços...</t>
+  </si>
+  <si>
+    <t>PUBLIC CONSULTORIA E TREINAMENTO LTDA
+20.680.522/0001-99</t>
+  </si>
+  <si>
+    <t>08/08/2023
+168.000,00</t>
+  </si>
+  <si>
+    <t>08/08/2023 a 08/08/2024</t>
+  </si>
+  <si>
+    <t>019/2023</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+Contratação de empresa para o fornecimento de equi...</t>
+  </si>
+  <si>
+    <t>L G COSTA EIRELI
+12.069.219/0001-26</t>
+  </si>
+  <si>
+    <t>07/07/2023
+295.240,00</t>
+  </si>
+  <si>
+    <t>07/07/2023 a 31/07/2024</t>
+  </si>
+  <si>
+    <t>016/2023</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+Contratação de empresa especializada para a presta...</t>
+  </si>
+  <si>
+    <t>GILMAR RIBEIRO FRAGOSO
+04.513.934/0001-88</t>
+  </si>
+  <si>
+    <t>01/06/2023
+12.000,00</t>
+  </si>
+  <si>
+    <t>05/05/2023 a 07/06/2023</t>
   </si>
   <si>
     <t>013/2023</t>
   </si>
   <si>
     <t>DIRETORIA ADMINISTRATIVA
 CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃ...</t>
   </si>
   <si>
     <t>ATIVA ASSESSORIA E CONSULTORIA CONTABIL
 24.990.546/0001-03</t>
   </si>
   <si>
     <t>12/05/2023
 120.000,00</t>
   </si>
   <si>
     <t>12/05/2023 a 12/05/2024</t>
   </si>
   <si>
-    <t>030/2023</t>
-[...31 lines deleted...]
-  <si>
     <t>12/2023</t>
   </si>
   <si>
     <t>DIRETORIA ADMINISTRATIVA
 Contratação de empresa para fornecimento de equipa...</t>
   </si>
   <si>
     <t>À AGILIZA TECH LTDA
 41.544.54//9/00-01</t>
   </si>
   <si>
     <t>26/04/2023
 16.230,39</t>
   </si>
   <si>
     <t>06/2023</t>
   </si>
   <si>
     <t>DIRETORIA ADMINISTRATIVA
 Contratação de empresa especializada para prestaçã...</t>
   </si>
   <si>
     <t>W S MARQUES MANUTENCAOE SERVICOS
 22785955000134</t>
   </si>
   <si>
     <t>17/02/2023
 2.650,00</t>
   </si>
   <si>
     <t>30/01/2023 a 17/02/2023</t>
   </si>
   <si>
+    <t>006/2023</t>
+  </si>
+  <si>
+    <t>TEIXEIRA W.8.MARQUES MANUTENÇÃO E SERVIÇOS,
+NÂº: 22.785.955/000</t>
+  </si>
+  <si>
+    <t>17/02/2023
+2.863,33</t>
+  </si>
+  <si>
+    <t>17/02/2023 a 31/12/2023</t>
+  </si>
+  <si>
+    <t>05/2023</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+Na hipótese de não haver expediente na data fixada...</t>
+  </si>
+  <si>
+    <t>A PEREIRA NASCIMENTO FILHO
+16.793.035/0001-65</t>
+  </si>
+  <si>
+    <t>28/02/2023
+147.600,00</t>
+  </si>
+  <si>
+    <t>28/02/2023 a 28/02/2024</t>
+  </si>
+  <si>
     <t>04/2023</t>
   </si>
   <si>
     <t>DIRETORIA ADMINISTRATIVA
 Registro de preços para a contratação de empresa p...</t>
   </si>
   <si>
     <t>REGINALVA P DAS NEVES LTDA
 06.986.548/0001-39</t>
   </si>
   <si>
     <t>28/02/2023
 179.846,25</t>
   </si>
   <si>
     <t>28/02/2023 a 08/03/2023</t>
   </si>
   <si>
-    <t>05/2023</t>
-[...14 lines deleted...]
-    <t>28/02/2023 a 28/02/2024</t>
+    <t>002/2023</t>
+  </si>
+  <si>
+    <t>TEIXEIRA AMARANTE ADVOGADOS ASSOCIADOS
+42.934.662/0001-89</t>
+  </si>
+  <si>
+    <t>13/01/2023
+240.000,00</t>
+  </si>
+  <si>
+    <t>13/01/2023 a 31/12/2023</t>
+  </si>
+  <si>
+    <t>001/2023</t>
+  </si>
+  <si>
+    <t>ATIVA ASSESSORIA E CONSULTORIA CONTABIL LTDA
+24.990.546/0000-10</t>
+  </si>
+  <si>
+    <t>13/01/2023
+276.000,00</t>
   </si>
   <si>
     <t>Contrato nº 22/2023/2023</t>
   </si>
   <si>
     <t>DIRETORIA ADMINISTRATIVA
 Contratação de empresa especializada para a Presta...</t>
   </si>
   <si>
     <t>M DA S MESQUITA SERVIÇOS E TECNOLOGIA LTDA
 16.799.630/0001-08</t>
   </si>
   <si>
     <t>09/10/2023
 88.000,00</t>
   </si>
   <si>
     <t>09/10/2023 a 09/10/2024</t>
   </si>
   <si>
     <t>Contrato nº 10/2023/2023</t>
   </si>
   <si>
     <t>04/05/2023
 62.716,84</t>
   </si>
   <si>
     <t>04/05/2023 a 04/05/2024</t>
   </si>
   <si>
     <t>Contrato nº 04/2023/2023</t>
   </si>
   <si>
     <t>DIRETORIA ADMINISTRATIVA
 Registro de preços para futura e eventual contrata...</t>
   </si>
   <si>
     <t>J F MOREIRA
 16.633.796/0001-50</t>
   </si>
   <si>
     <t>11/04/2023
 90.263,60</t>
   </si>
   <si>
     <t>11/04/2023 a 11/04/2024</t>
   </si>
   <si>
+    <t>010/2022</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+Contratação de empresa especializada em prestação...</t>
+  </si>
+  <si>
+    <t>OZIRES FERNANDES DA COSTA NETO
+nÂ° 22.694.421/0001</t>
+  </si>
+  <si>
+    <t>02/05/2022
+17.420,00</t>
+  </si>
+  <si>
+    <t>02/05/2022 a 02/05/2023</t>
+  </si>
+  <si>
+    <t>008/2022</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+Aquisição de Pães, Salgados, Bolos e Lanches em Ge...</t>
+  </si>
+  <si>
+    <t>MATHEUS MIRANDA MARINHO
+41.805.720/0001-01</t>
+  </si>
+  <si>
+    <t>23/02/2022
+10.480,00</t>
+  </si>
+  <si>
+    <t>23/02/2022 a 23/02/2023</t>
+  </si>
+  <si>
+    <t>003/2022</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+A Contratante e Contratada mutuamente se obrigam p...</t>
+  </si>
+  <si>
+    <t>FENIX.COM - CONTEÚDO E TECNOLOGIA LTDA
+01.141.809/0001-04</t>
+  </si>
+  <si>
+    <t>06/01/2022
+15.552,00</t>
+  </si>
+  <si>
+    <t>06/01/2022 a 31/12/2022</t>
+  </si>
+  <si>
+    <t>002/2022</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+Contratação de empresa especializa para prestação...</t>
+  </si>
+  <si>
+    <t>ESTREITONET LTDA
+08.417.524/0001-94</t>
+  </si>
+  <si>
+    <t>11/01/2022
+1.800,00</t>
+  </si>
+  <si>
+    <t>11/01/2022 a 31/12/2022</t>
+  </si>
+  <si>
+    <t>011/2021</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+0 objeto do presente contrato é a contratação de e...</t>
+  </si>
+  <si>
+    <t>BEENJONSSON ALVES DA SILVA
+37.172.946/0001-45</t>
+  </si>
+  <si>
+    <t>01/09/2021
+17.000,00</t>
+  </si>
+  <si>
+    <t>01/09/2021 a 31/12/2021</t>
+  </si>
+  <si>
+    <t>004/2021</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+Contratação de Serviços Técnicos e elaboração de P...</t>
+  </si>
+  <si>
+    <t>MOURÃO ASSESSORIA LTDA
+40.570.473/0001-49</t>
+  </si>
+  <si>
+    <t>08/04/2021
+12.000,00</t>
+  </si>
+  <si>
+    <t>08/04/2021 a 31/12/2021</t>
+  </si>
+  <si>
+    <t>002/2021</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+A CONTRATADA concede à CONTRATANTE a licença de us...</t>
+  </si>
+  <si>
+    <t>SIGANET TECNOLOGIA
+13.372.616/0001-35</t>
+  </si>
+  <si>
+    <t>04/01/2021
+400,00</t>
+  </si>
+  <si>
+    <t>04/01/2021 a 31/12/2021</t>
+  </si>
+  <si>
+    <t>001/2021</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+Contratação de empresa especializada para Contrata...</t>
+  </si>
+  <si>
+    <t>FENIX.COM - CONTEÚDO E TECNOLOGIA LTDA - EPP.
+01.141.809/0001-04</t>
+  </si>
+  <si>
+    <t>04/01/2021
+12.000,00</t>
+  </si>
+  <si>
+    <t>007/2020</t>
+  </si>
+  <si>
+    <t>DIRETORIA ADMINISTRATIVA
+CLÁUSULA PRIMEIRA — DO OBJETO Locação de mão de ob...</t>
+  </si>
+  <si>
+    <t>SAN GABRIEL SERVICOS E TRANSPORTES
+30.313.963/0001-06</t>
+  </si>
+  <si>
+    <t>02/04/2020
+16.314,25</t>
+  </si>
+  <si>
+    <t>02/04/2020 a 31/12/2020</t>
+  </si>
+  <si>
     <t>006/2020</t>
   </si>
   <si>
     <t>J F MOREIRA-ME
 16.633.796/0001-50</t>
   </si>
   <si>
     <t>27/02/2020
 95.998,60</t>
   </si>
   <si>
     <t>27/02/2020 a 31/12/2020</t>
   </si>
   <si>
-    <t>007/2020</t>
-[...16 lines deleted...]
-  <si>
     <t>005/2020</t>
   </si>
   <si>
     <t>DIRETORIA ADMINISTRATIVA
 1.1 Este contrato tem como objeto a Contratação de...</t>
   </si>
   <si>
     <t>EDINALDO B. BARROS COMERCIO
 07.841.639/0001-49</t>
   </si>
   <si>
     <t>27/02/2020
 99.722,05</t>
   </si>
   <si>
     <t>27/01/2020 a 31/12/2020</t>
   </si>
   <si>
     <t>002/2020</t>
   </si>
   <si>
-    <t>DIRETORIA ADMINISTRATIVA
-[...2 lines deleted...]
-  <si>
     <t>ESTREITONET LTDA
 08.417.524/000194</t>
   </si>
   <si>
     <t>10/01/2020
 1.800,00</t>
   </si>
   <si>
     <t>10/01/2020 a 31/12/2020</t>
   </si>
   <si>
     <t>SIGANET TECNOLOGIA LTDA
 13.372.616/0001-35</t>
   </si>
   <si>
     <t>07/01/2020
 3.600,00</t>
   </si>
   <si>
     <t>07/01/2020 a 31/12/2020</t>
   </si>
   <si>
-    <t>027/2023</t>
-[...121 lines deleted...]
-  <si>
     <t>10/</t>
   </si>
   <si>
     <t>DIRETORIA ADMINISTRATIVA
 CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVÇOS D...</t>
   </si>
   <si>
     <t>PUBLIC CONSULTORIA E TREINAMENTOS LTDA
 20680552000199</t>
   </si>
   <si>
     <t>08/08/2023
 168000</t>
   </si>
   <si>
     <t>08/08/2023 a 08/08/2023</t>
-  </si>
-[...141 lines deleted...]
-276.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1134,990 +1234,1130 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F47"/>
+  <dimension ref="A1:F54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E47" sqref="E47"/>
+      <selection activeCell="E54" sqref="E54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="F4" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="F5" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="E11" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="F14" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="F15" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
+      </c>
+      <c r="F16" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>76</v>
+        <v>7</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="F17" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>83</v>
+        <v>78</v>
+      </c>
+      <c r="F18" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F19" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B20" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="F20" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B21" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="F21" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B23" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>37</v>
+        <v>100</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="F23" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F24" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B25" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="F25" t="s">
         <v>112</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B26" t="s">
+        <v>113</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="E26" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="F26" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B27" t="s">
+        <v>118</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E27" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="F27" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>123</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="E28" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="F28" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D29" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E29" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="E29" s="1" t="s">
+      <c r="F29" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B30" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B31" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F31" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B32" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F32" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B33" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="F33" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B34" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F34" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B35" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>155</v>
+        <v>95</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F35" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B36" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F36" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B37" t="s">
         <v>163</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>166</v>
       </c>
       <c r="F37" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B38" t="s">
         <v>168</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E38" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="F38" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B39" t="s">
+        <v>171</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C39" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="E39" s="1" t="s">
+      <c r="F39" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B40" t="s">
+        <v>176</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="D40" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="E40" s="1" t="s">
+      <c r="F40" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B41" t="s">
+        <v>181</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="E41" s="1" t="s">
+      <c r="F41" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B42" t="s">
+        <v>186</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="E42" s="1" t="s">
+      <c r="F42" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B43" t="s">
+        <v>191</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="E43" s="1" t="s">
+      <c r="F43" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B44" t="s">
+        <v>196</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="E44" s="1" t="s">
+      <c r="F44" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B45" t="s">
+        <v>201</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>204</v>
       </c>
       <c r="F45" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>206</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>72</v>
+        <v>207</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F46" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>211</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="F47" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48">
+        <v>7</v>
+      </c>
+      <c r="B48" t="s">
+        <v>215</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="F48" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>220</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="F49" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>224</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="F50" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>229</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="F51" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>229</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="F52" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53">
         <v>2</v>
       </c>
-      <c r="B47" t="s">
-[...12 lines deleted...]
-        <v>209</v>
+      <c r="B53" t="s">
+        <v>229</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="F53" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>236</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="F54" t="s">
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">