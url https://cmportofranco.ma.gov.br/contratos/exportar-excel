--- v1 (2026-04-16)
+++ v2 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Sequência</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Unidade/Objeto</t>
   </si>
   <si>
     <t>Fornecedor/CNPJ</t>
   </si>
   <si>
     <t>Data Assinatura/Valor</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>001/2026</t>
   </si>
   <si>
     <t>DIRETORA ADMINISTRATIVA
 Contratação de empresa especializada para prestaçã...</t>
   </si>
@@ -267,123 +267,172 @@
     <t>21/02/2025
 158.400,00</t>
   </si>
   <si>
     <t>21/02/2025 a 21/02/2026</t>
   </si>
   <si>
     <t>007/2025</t>
   </si>
   <si>
     <t>DIRETORA ADMINISTRATIVA
 CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO...</t>
   </si>
   <si>
     <t>NP TECNOLOGIA E GESTAO DE DADOS LTDA
 07.797.967/0001-95</t>
   </si>
   <si>
     <t>19/02/2025
 4.525,00</t>
   </si>
   <si>
     <t>19/02/2025 a 19/02/2026</t>
   </si>
   <si>
+    <t>003/2026</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃ...</t>
+  </si>
+  <si>
+    <t>MOTA E RODRIGUES ASSESSORIA E CONSULTORIA LTDA
+12351873000128</t>
+  </si>
+  <si>
+    <t>19/12/2025
+201.600,00</t>
+  </si>
+  <si>
+    <t>20/02/201 a 31/12/2026</t>
+  </si>
+  <si>
     <t>006/2025</t>
   </si>
   <si>
     <t>GEOVANE PLACIDO SILVA - GENIISYS INFORMATICA
 23.991.889/0001-11</t>
   </si>
   <si>
     <t>19/01/2025
 61.820,00</t>
   </si>
   <si>
     <t>19/01/2025 a 19/01/2026</t>
   </si>
   <si>
+    <t>006/2026</t>
+  </si>
+  <si>
+    <t>19/12/2025
+61.820,00</t>
+  </si>
+  <si>
+    <t>19/01/2026 a 31/12/2026</t>
+  </si>
+  <si>
     <t>005/2025</t>
   </si>
   <si>
     <t>DIRETORA ADMINISTRATIVA
 Contratação de empresa especializada no fornecimen...</t>
   </si>
   <si>
     <t>FULVIO PEREIRA DE FRANCO MEI - SUPERBYTE INFORMATICA
 44.391.226/0001-36</t>
   </si>
   <si>
     <t>27/01/2025
 6.215,00</t>
   </si>
   <si>
     <t>27/01/2025 a 27/01/2025</t>
   </si>
   <si>
+    <t>004/2026</t>
+  </si>
+  <si>
+    <t>19/12/2025
+62.150,00</t>
+  </si>
+  <si>
     <t>003/2025</t>
   </si>
   <si>
     <t>PROCURADORIA JURIDICA
 CONTRATAÇÃO DE PESSOA JURÍDICA PARA PRESTAÇÃO DE S...</t>
   </si>
   <si>
     <t>BENNO CALDAS SOCIEDADE INDIVIDUAL DE ADVOCACIA
 40.482.427/0001-98</t>
   </si>
   <si>
     <t>16/01/2025
 246.000,00</t>
   </si>
   <si>
     <t>16/01/2025 a 16/01/2026</t>
   </si>
   <si>
+    <t>002/2026</t>
+  </si>
+  <si>
+    <t>19/12/2025
+246.000,00</t>
+  </si>
+  <si>
+    <t>02/01/2026 a 31/12/2026</t>
+  </si>
+  <si>
     <t>002/2025</t>
   </si>
   <si>
     <t>JÚPITER TELECOMUNICAÇÕES E INFORMÁTICA LTDA
 01.625.636/0001-91</t>
   </si>
   <si>
     <t>01/01/2025
 2.098,80</t>
   </si>
   <si>
     <t>01/01/2025 a 01/01/2026</t>
   </si>
   <si>
-    <t>001/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>DIRETORA ADMINISTRATIVA
 CONTRATAÇÃO DE EMPRESA PARA EXECUÇÃO DE SERVIÇOS D...</t>
   </si>
   <si>
     <t>P. V. LABRE - ME
 37.240.017/0001-26</t>
+  </si>
+  <si>
+    <t>19/12/2025
+249.600,00</t>
+  </si>
+  <si>
+    <t>001/2025</t>
   </si>
   <si>
     <t>08/01/2025
 249.600,00</t>
   </si>
   <si>
     <t>08/01/2025 a 08/01/2026</t>
   </si>
   <si>
     <t>030/2023</t>
   </si>
   <si>
     <t>DIRETORIA ADMINISTRATIVA
 Contratação de empresa especializada na prestação...</t>
   </si>
   <si>
     <t>IURY GUSTAVO MENDONÇA DE SOUSA,
 603.283.013-61</t>
   </si>
   <si>
     <t>25/09/2023
 17.000,00</t>
   </si>
   <si>
     <t>027/2023</t>
@@ -1234,54 +1283,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F54"/>
+  <dimension ref="A1:F59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E54" sqref="E54"/>
+      <selection activeCell="E59" sqref="E59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -1564,800 +1613,900 @@
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>69</v>
       </c>
       <c r="F16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>76</v>
+        <v>7</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>78</v>
       </c>
       <c r="F18" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="F19" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="E20" s="1" t="s">
+      <c r="F20" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B21" t="s">
+        <v>88</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E21" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F22" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>99</v>
+        <v>62</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F23" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B24" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F24" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B25" t="s">
-        <v>108</v>
+        <v>6</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="F25" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B26" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="F26" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B28" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="F28" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B29" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="F29" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B30" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>136</v>
+        <v>125</v>
+      </c>
+      <c r="F30" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B31" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="F31" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B32" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="F32" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B33" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="F33" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B34" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="F34" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B35" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B36" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="F36" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B37" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="F37" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B38" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>42</v>
+        <v>162</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="F38" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B39" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="F39" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B40" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>177</v>
+        <v>109</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="F40" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B41" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>182</v>
+        <v>138</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="F41" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B42" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="F42" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B43" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>192</v>
+        <v>166</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>193</v>
+        <v>42</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="F43" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B44" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="F44" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B45" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="F45" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B46" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="F46" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B47" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="F47" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B48" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="F48" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B49" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>124</v>
+        <v>211</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="F49" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B50" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="F50" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>192</v>
+        <v>221</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="F51" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B52" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>192</v>
+        <v>226</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="F52" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B53" t="s">
         <v>229</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>192</v>
+        <v>230</v>
       </c>
       <c r="D53" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="F53" t="s">
         <v>233</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
+        <v>6</v>
+      </c>
+      <c r="B54" t="s">
+        <v>234</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="F54" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55">
+        <v>5</v>
+      </c>
+      <c r="B55" t="s">
+        <v>238</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="F55" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56">
+        <v>4</v>
+      </c>
+      <c r="B56" t="s">
+        <v>243</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="F56" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57">
+        <v>3</v>
+      </c>
+      <c r="B57" t="s">
+        <v>243</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="F57" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58">
+        <v>2</v>
+      </c>
+      <c r="B58" t="s">
+        <v>243</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="F58" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59">
         <v>1</v>
       </c>
-      <c r="B54" t="s">
-[...12 lines deleted...]
-        <v>240</v>
+      <c r="B59" t="s">
+        <v>250</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="F59" t="s">
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">