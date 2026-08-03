--- v2 (2026-06-12)
+++ v3 (2026-08-03)
@@ -32,57 +32,134 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Sequência</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Unidade/Objeto</t>
   </si>
   <si>
     <t>Fornecedor/CNPJ</t>
   </si>
   <si>
     <t>Data Assinatura/Valor</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
-    <t>001/2026</t>
+    <t>006/2026</t>
   </si>
   <si>
     <t>DIRETORA ADMINISTRATIVA
 Contratação de empresa especializada para prestaçã...</t>
   </si>
   <si>
+    <t>GEOVANE PLACIDO SILVA - GENIISYS INFORMATICA
+23.991.889/0001-11</t>
+  </si>
+  <si>
+    <t>19/12/2025
+61.820,00</t>
+  </si>
+  <si>
+    <t>19/01/2026 a 31/12/2026</t>
+  </si>
+  <si>
+    <t>004/2026</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+Contratação de empresa especializada no fornecimen...</t>
+  </si>
+  <si>
+    <t>FULVIO PEREIRA DE FRANCO MEI - SUPERBYTE INFORMATICA
+44.391.226/0001-36</t>
+  </si>
+  <si>
+    <t>19/12/2025
+62.150,00</t>
+  </si>
+  <si>
+    <t>003/2026</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃ...</t>
+  </si>
+  <si>
+    <t>MOTA E RODRIGUES ASSESSORIA E CONSULTORIA LTDA
+12351873000128</t>
+  </si>
+  <si>
+    <t>19/12/2025
+201.600,00</t>
+  </si>
+  <si>
+    <t>20/02/201 a 31/12/2026</t>
+  </si>
+  <si>
+    <t>002/2026</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+CONTRATAÇÃO DE PESSOA JURÍDICA PARA PRESTAÇÃO DE S...</t>
+  </si>
+  <si>
+    <t>BENNO CALDAS SOCIEDADE INDIVIDUAL DE ADVOCACIA
+40.482.427/0001-98</t>
+  </si>
+  <si>
+    <t>19/12/2025
+246.000,00</t>
+  </si>
+  <si>
+    <t>02/01/2026 a 31/12/2026</t>
+  </si>
+  <si>
+    <t>001/2026</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA
+CONTRATAÇÃO DE EMPRESA PARA EXECUÇÃO DE SERVIÇOS D...</t>
+  </si>
+  <si>
+    <t>P. V. LABRE - ME
+37.240.017/0001-26</t>
+  </si>
+  <si>
+    <t>19/12/2025
+249.600,00</t>
+  </si>
+  <si>
     <t>GETCOM LTDA
 05702977000174</t>
   </si>
   <si>
     <t>09/03/2026
 6.550,53</t>
   </si>
   <si>
     <t>09/03/2026 a 09/03/2027</t>
   </si>
   <si>
     <t>020/2025</t>
   </si>
   <si>
     <t>DIRETORA ADMINISTRATIVA
 Contratação de empresa especializada para aquisiçã...</t>
   </si>
   <si>
     <t>AUGUSTOS VARIEDADES COMERCIO LTDA
 54.053.802/0001-99</t>
   </si>
   <si>
     <t>22/12/2025
 20.397,40</t>
   </si>
@@ -234,202 +311,125 @@
     <t>M M SERVIÇOS E ALIMENTOS LTDA
 41.805.720/0001-01</t>
   </si>
   <si>
     <t>04/04/2025
 60.000,00</t>
   </si>
   <si>
     <t>04/04/2025 a 04/04/2026</t>
   </si>
   <si>
     <t>009/2025</t>
   </si>
   <si>
     <t>DIRETORA ADMINISTRATIVA
 CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE GÊNE...</t>
   </si>
   <si>
     <t>04/04/2025
 58.320,55</t>
   </si>
   <si>
     <t>008/2025</t>
   </si>
   <si>
-    <t>DIRETORA ADMINISTRATIVA
-[...2 lines deleted...]
-  <si>
     <t>DAVID ISMAEL COELHO NETTO ME
 21.612.736/0001-90</t>
   </si>
   <si>
     <t>21/02/2025
 158.400,00</t>
   </si>
   <si>
     <t>21/02/2025 a 21/02/2026</t>
   </si>
   <si>
     <t>007/2025</t>
   </si>
   <si>
     <t>DIRETORA ADMINISTRATIVA
 CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO...</t>
   </si>
   <si>
     <t>NP TECNOLOGIA E GESTAO DE DADOS LTDA
 07.797.967/0001-95</t>
   </si>
   <si>
     <t>19/02/2025
 4.525,00</t>
   </si>
   <si>
     <t>19/02/2025 a 19/02/2026</t>
   </si>
   <si>
-    <t>003/2026</t>
-[...16 lines deleted...]
-  <si>
     <t>006/2025</t>
-  </si>
-[...2 lines deleted...]
-23.991.889/0001-11</t>
   </si>
   <si>
     <t>19/01/2025
 61.820,00</t>
   </si>
   <si>
     <t>19/01/2025 a 19/01/2026</t>
   </si>
   <si>
-    <t>006/2026</t>
-[...8 lines deleted...]
-  <si>
     <t>005/2025</t>
-  </si>
-[...6 lines deleted...]
-44.391.226/0001-36</t>
   </si>
   <si>
     <t>27/01/2025
 6.215,00</t>
   </si>
   <si>
     <t>27/01/2025 a 27/01/2025</t>
   </si>
   <si>
-    <t>004/2026</t>
-[...5 lines deleted...]
-  <si>
     <t>003/2025</t>
   </si>
   <si>
     <t>PROCURADORIA JURIDICA
 CONTRATAÇÃO DE PESSOA JURÍDICA PARA PRESTAÇÃO DE S...</t>
   </si>
   <si>
-    <t>BENNO CALDAS SOCIEDADE INDIVIDUAL DE ADVOCACIA
-[...2 lines deleted...]
-  <si>
     <t>16/01/2025
 246.000,00</t>
   </si>
   <si>
     <t>16/01/2025 a 16/01/2026</t>
   </si>
   <si>
-    <t>002/2026</t>
-[...8 lines deleted...]
-  <si>
     <t>002/2025</t>
   </si>
   <si>
     <t>JÚPITER TELECOMUNICAÇÕES E INFORMÁTICA LTDA
 01.625.636/0001-91</t>
   </si>
   <si>
     <t>01/01/2025
 2.098,80</t>
   </si>
   <si>
     <t>01/01/2025 a 01/01/2026</t>
-  </si>
-[...10 lines deleted...]
-249.600,00</t>
   </si>
   <si>
     <t>001/2025</t>
   </si>
   <si>
     <t>08/01/2025
 249.600,00</t>
   </si>
   <si>
     <t>08/01/2025 a 08/01/2026</t>
   </si>
   <si>
     <t>030/2023</t>
   </si>
   <si>
     <t>DIRETORIA ADMINISTRATIVA
 Contratação de empresa especializada na prestação...</t>
   </si>
   <si>
     <t>IURY GUSTAVO MENDONÇA DE SOUSA,
 603.283.013-61</t>
   </si>
   <si>
     <t>25/09/2023
 17.000,00</t>
@@ -1313,540 +1313,540 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="1" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="E12" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="F12" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="E13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="E14" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="1" t="s">
+      <c r="F14" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>69</v>
       </c>
       <c r="F16" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B18" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="E18" s="1" t="s">
+      <c r="F18" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
+        <v>79</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="1" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>81</v>
       </c>
       <c r="F19" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B20" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="E20" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="F20" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B21" t="s">
+        <v>86</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>89</v>
       </c>
       <c r="F21" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="E22" s="1" t="s">
+      <c r="F22" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23" t="s">
+        <v>94</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="1" t="s">
+      <c r="F23" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="E24" s="1" t="s">
+      <c r="F24" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>35</v>
       </c>
       <c r="B25" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="E25" s="1" t="s">
+      <c r="F25" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>34</v>
       </c>
       <c r="B26" t="s">
         <v>105</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>103</v>
+        <v>27</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>106</v>
       </c>
       <c r="F26" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>33</v>
       </c>
       <c r="B27" t="s">
         <v>108</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>111</v>
       </c>
     </row>
@@ -2136,51 +2136,51 @@
       </c>
       <c r="C42" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>180</v>
       </c>
       <c r="F42" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>17</v>
       </c>
       <c r="B43" t="s">
         <v>182</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>183</v>
       </c>
       <c r="F43" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>16</v>
       </c>
       <c r="B44" t="s">
         <v>185</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>188</v>
       </c>
       <c r="F44" t="s">